--- v0 (2026-05-09)
+++ v1 (2026-08-28)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество голов</t>
   </si>
   <si>
     <t>Всего ударов</t>
   </si>
   <si>
     <t>Удары в створ</t>
   </si>
   <si>
     <t>Владение мячом, %</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
-    <t>Группа A</t>
+    <t>Чемпионат Г.о. Подольск по футболу 2026</t>
   </si>
   <si>
     <t>Artmark</t>
   </si>
   <si>
     <t>Факел</t>
   </si>
   <si>
     <t>Молодая Гвардия</t>
   </si>
   <si>
     <t>Парковый</t>
   </si>
   <si>
     <t>Автомобилист</t>
   </si>
   <si>
     <t>Возвращение</t>
   </si>
   <si>
     <t>Ирида</t>
   </si>
   <si>
     <t>Юником</t>
   </si>